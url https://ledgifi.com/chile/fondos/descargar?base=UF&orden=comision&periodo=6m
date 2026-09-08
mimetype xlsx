--- v0 (2026-09-08)
+++ v1 (2026-09-08)
@@ -33378,51 +33378,51 @@
       <c r="B4" t="str">
         <v>UF: rentabilidad real, descontando inflación</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Cierre solicitado</v>
       </c>
       <c r="B5" t="str">
         <v>Último dato disponible por serie</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Filas exportadas</v>
       </c>
       <c r="B6" t="str">
         <v>752</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Generado</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-09-08T12:34:00.475Z</v>
+        <v>2026-09-08T12:34:00.834Z</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Cómo leer los datos</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Rentabilidad</v>
       </c>
       <c r="B10" t="str">
         <v>Calculada por LedgiFi desde el valor cuota diario publicado por la CMF. El valor cuota ya descuenta remuneraciones y gastos del fondo.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Rentabilidad anualizada</v>
       </c>
       <c r="B11" t="str">
         <v>Tasa equivalente anual calculada cuando la serie cubre al menos un año. Una celda vacía indica una ventana demasiado corta y no equivale a 0%.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">